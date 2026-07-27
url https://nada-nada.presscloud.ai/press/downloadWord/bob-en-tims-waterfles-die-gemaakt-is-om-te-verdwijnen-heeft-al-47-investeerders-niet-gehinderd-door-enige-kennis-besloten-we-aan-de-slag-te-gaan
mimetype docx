--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -235,106 +235,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NADA NADA ontwikkelt producten die letterlijk verdwijnen. Het merk vervangt plastic door natuurlijke alternatieven en start met een herbruikbare drinkfles die grotendeels biologisch afbreekbaar is. Het bedrijf is opgericht door Bob Stoffels en Tim Otterspoor, twee ondernemers uit Utrecht die een praktisch en geloofwaardig alternatief wilden bieden voor plastic wegwerpproducten. &lt;br /&gt;
 &lt;br /&gt;
 De fles bestaat voor 96 procent uit biologisch afbreekbare materialen; aan de resterende verbetering wordt gewerkt. Van elke verkochte fles gaat één euro naar initiatieven die plasticvervuiling opruimen en voorkomen.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>